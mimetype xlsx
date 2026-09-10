--- v0 (2026-08-20)
+++ v1 (2026-09-10)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dxcportal-my.sharepoint.com/personal/yoshiko_kawashima_dxc_com/Documents/Documents/【案件】IMDS/02_リリース資料/IMDSリリース15.4資料/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="521" documentId="13_ncr:1_{211A7B4A-47C0-4489-8B12-299C3BE034C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{357E08F1-83AF-4C8D-A364-866664C199AE}"/>
+  <xr:revisionPtr revIDLastSave="524" documentId="13_ncr:1_{211A7B4A-47C0-4489-8B12-299C3BE034C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{30C4DAD6-0EE7-4706-BDC8-9CB407EF8EAB}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="794" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="930" yWindow="0" windowWidth="27615" windowHeight="15480" tabRatio="794" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="変更履歴" sheetId="11" r:id="rId1"/>
     <sheet name="構成情報" sheetId="1" r:id="rId2"/>
     <sheet name="サプライヤー情報" sheetId="2" r:id="rId3"/>
     <sheet name="送信先情報" sheetId="3" r:id="rId4"/>
     <sheet name="SC90" sheetId="7" r:id="rId5"/>
     <sheet name="SC90_SUBST" sheetId="8" r:id="rId6"/>
     <sheet name="SC90_CLASSIF" sheetId="9" r:id="rId7"/>
     <sheet name="PCF" sheetId="12" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">構成情報!$G$1:$G$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -921,54 +922,50 @@
     <rPh sb="27" eb="29">
       <t>カクニン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>機密扱いにする化学物質は、CAS No.またはEINECS-EINECS-No.が必要です。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>当該化学物質から、"機密扱い"のチェックをはずしてください。</t>
     <rPh sb="0" eb="2">
       <t>とうがい</t>
     </rPh>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>このモジュール/データシートは無効です。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>参照データシート/モジュールは最新バージョンではありません。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>新しい送信先部品番号またはサプライヤーコードの場合は新しいモジュールIDで送信してください。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>部品番号"{0}" とサプライヤーコード"{1}"の組み合わせは、既に以下のモジュールIDで使用されています:{2}</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>部品番号および/またはサプライヤーコードを修正するか、もしくはすでに送信/全送信したモジュールIDの新しいバージョンを作成して、 送信先情報にてその部品番号とサプライヤーコードを使用してください。</t>
     <rPh sb="50" eb="51">
       <t>あたら</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>さくせい</t>
     </rPh>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>異なる企業に異なるIDでデータシートが転送されました。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>各送信先企業に対して使用した部品番号とサプライヤーコードの組み合わせは、すでに送信/全送信済みの他のデータシート（異なるモジュールID）で使用されています。
 さらに、このデータシートが受信データの転送バージョンであり、存在するデータシートの新しいバージョンを作成することができないので、新規でその内容のデータシートを作成します。</t>
     <rPh sb="0" eb="1">
       <t>かく</t>
@@ -8201,50 +8198,54 @@
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 7.3, 8.x</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>　- 「GADSLまたはSVHC物質の含有率を「残部」に設定してはいけません。」というエラーは、金属（材料分類1～4）の主成分には適用されなくなります。</t>
     <rPh sb="48" eb="50">
       <t>キンゾク</t>
     </rPh>
     <rPh sb="51" eb="53">
       <t>ザイリョウ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ブンルイ</t>
     </rPh>
     <rPh sb="60" eb="63">
       <t>シュセイブン</t>
     </rPh>
     <rPh sb="65" eb="67">
       <t>テキヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">新しい送信先部品番号またはサプライヤーコードには新しいデータシートのIDが必要です。 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
@@ -8523,51 +8524,55 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8841,3884 +8846,3884 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A207" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D226" sqref="D226"/>
+      <selection pane="bottomLeft" activeCell="G219" sqref="G219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>40024</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>40225</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
         <v>40283</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>40374</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>40480</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="5">
         <v>40508</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>40603</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" s="5">
         <v>40626</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" s="5">
         <v>40962</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" s="5">
         <v>41576</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" s="7"/>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" s="5">
         <v>41843</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" s="7"/>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" s="5">
         <v>41921</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" s="7"/>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" s="9" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" s="9" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" s="9" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" s="9" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" s="9" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" s="9" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" s="9"/>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" s="10" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="10" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" s="11"/>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" s="10" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" s="10" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" s="10" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" s="10" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" s="10" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" s="10"/>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" s="10" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" s="10" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" s="11"/>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" s="5">
         <v>43733</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" s="10" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" s="5">
         <v>43903</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" s="10" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" s="5">
         <v>43992</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" s="10" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" s="10" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" s="11"/>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" s="33" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" s="10" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" s="10" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" s="10" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" s="10" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" s="10" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" s="7"/>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" s="33" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" s="10" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" s="10"/>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" s="33" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" s="10" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" s="10" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" s="10" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" s="10" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" s="10" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" s="10" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" s="10" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" s="10" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" s="10" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" s="10" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" s="10" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" s="10"/>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" s="5">
         <v>44692</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" s="44" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" s="12"/>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" s="5">
         <v>44937</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" s="10" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" s="10" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" s="10" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" s="33"/>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" s="5" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" s="10" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" s="10" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" s="33"/>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" s="5" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" s="10" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" s="10" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" s="10" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" s="10" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" s="10" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" s="10" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" s="10" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" s="10" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" s="10" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" s="10" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" s="10" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" s="10" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" s="11"/>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" s="5" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" s="10" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" s="10" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" s="5" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" s="10" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" s="10" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" s="5" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" s="10" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" s="10" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" s="10" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" s="5" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" s="10" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" s="10" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" s="10"/>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" s="5" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" s="10" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" s="10" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" s="5" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" s="10" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" s="11"/>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" s="5" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" s="10" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" s="5" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" s="10" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" s="5" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" s="10" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" s="10" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" s="43" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
-      <selection pane="bottomLeft" activeCell="I3" sqref="I3"/>
+      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="46.140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="45.7109375" style="15" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B1" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="D1" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="E1" s="13" t="s">
         <v>323</v>
       </c>
-      <c r="E1" s="13" t="s">
+      <c r="F1" s="13" t="s">
         <v>324</v>
       </c>
-      <c r="F1" s="13" t="s">
+      <c r="G1" s="13" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B2" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="C2" s="14" t="s">
         <v>327</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="D2" s="14" t="s">
         <v>328</v>
       </c>
-      <c r="D2" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F2" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G2" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H2" s="14"/>
     </row>
     <row r="3" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B3" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="C3" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="D3" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="D3" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H3" s="14"/>
     </row>
     <row r="4" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B4" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="C4" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="D4" s="14" t="s">
         <v>334</v>
       </c>
-      <c r="D4" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G4" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H4" s="14"/>
     </row>
     <row r="5" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B5" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="C5" s="14" t="s">
         <v>336</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="14" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E5" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G5" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H5" s="14"/>
     </row>
     <row r="6" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B6" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>338</v>
       </c>
-      <c r="C6" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="14" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H6" s="14"/>
     </row>
     <row r="7" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B7" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="C7" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="D7" s="14" t="s">
         <v>344</v>
       </c>
-      <c r="D7" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H7" s="14"/>
     </row>
     <row r="8" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B8" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="C8" s="14" t="s">
         <v>346</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="D8" s="14" t="s">
         <v>347</v>
       </c>
-      <c r="D8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H8" s="14"/>
     </row>
     <row r="9" spans="1:8" ht="99.75" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B9" s="14" t="s">
+        <v>805</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>828</v>
+      </c>
+      <c r="D9" s="14" t="s">
         <v>806</v>
       </c>
-      <c r="C9" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="14" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H9" s="14"/>
     </row>
     <row r="10" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B10" s="14" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="14" t="s">
         <v>355</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="D10" s="14" t="s">
         <v>356</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="E10" s="14" t="s">
         <v>357</v>
       </c>
-      <c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G10" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H10" s="14"/>
     </row>
     <row r="11" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B11" s="14" t="s">
+        <v>358</v>
+      </c>
+      <c r="C11" s="14" t="s">
         <v>359</v>
       </c>
-      <c r="C11" s="14" t="s">
+      <c r="D11" s="14" t="s">
         <v>360</v>
       </c>
-      <c r="D11" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="14" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H11" s="14"/>
     </row>
     <row r="12" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B12" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="C12" s="14" t="s">
         <v>365</v>
       </c>
-      <c r="C12" s="14" t="s">
+      <c r="D12" s="14" t="s">
         <v>366</v>
       </c>
-      <c r="D12" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="14" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H12" s="14"/>
     </row>
     <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B13" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="C13" s="14" t="s">
         <v>371</v>
       </c>
-      <c r="C13" s="14" t="s">
+      <c r="D13" s="14" t="s">
         <v>372</v>
       </c>
-      <c r="D13" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F13" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B14" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="C14" s="15" t="s">
         <v>374</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="D14" s="14" t="s">
         <v>375</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="E14" s="14" t="s">
         <v>376</v>
       </c>
-      <c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B15" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="C15" s="14" t="s">
         <v>378</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="D15" s="14" t="s">
         <v>379</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="E15" s="14" t="s">
         <v>380</v>
       </c>
-      <c r="E15" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B16" s="14" t="s">
+        <v>387</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>591</v>
+      </c>
+      <c r="D16" s="14" t="s">
         <v>388</v>
       </c>
-      <c r="C16" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H16" s="14"/>
     </row>
     <row r="17" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C17" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="14" t="s">
         <v>410</v>
       </c>
-      <c r="D17" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="14" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H17" s="14"/>
     </row>
     <row r="18" spans="1:8" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B18" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="C18" s="14" t="s">
         <v>412</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="D18" s="14" t="s">
         <v>413</v>
       </c>
-      <c r="D18" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="14" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H18" s="14"/>
     </row>
     <row r="19" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B19" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="C19" s="14" t="s">
         <v>340</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="D19" s="14" t="s">
         <v>341</v>
       </c>
-      <c r="D19" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H19" s="14"/>
     </row>
     <row r="20" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B20" s="14" t="s">
+        <v>348</v>
+      </c>
+      <c r="C20" s="14" t="s">
         <v>349</v>
       </c>
-      <c r="C20" s="14" t="s">
+      <c r="D20" s="14" t="s">
         <v>350</v>
       </c>
-      <c r="D20" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H20" s="14"/>
     </row>
     <row r="21" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B21" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="C21" s="14" t="s">
         <v>352</v>
       </c>
-      <c r="C21" s="14" t="s">
+      <c r="D21" s="14" t="s">
         <v>353</v>
       </c>
-      <c r="D21" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B22" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="C22" s="14" t="s">
         <v>368</v>
       </c>
-      <c r="C22" s="14" t="s">
+      <c r="D22" s="14" t="s">
         <v>369</v>
       </c>
-      <c r="D22" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B23" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="C23" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="C23" s="14" t="s">
+      <c r="D23" s="14" t="s">
         <v>386</v>
       </c>
-      <c r="D23" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H23" s="14"/>
     </row>
     <row r="24" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B24" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="C24" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="C24" s="14" t="s">
+      <c r="D24" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="D24" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F24" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G24" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H24" s="14"/>
     </row>
     <row r="25" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B25" s="14" t="s">
+        <v>406</v>
+      </c>
+      <c r="C25" s="14" t="s">
         <v>407</v>
       </c>
-      <c r="C25" s="14" t="s">
+      <c r="D25" s="14" t="s">
         <v>408</v>
       </c>
-      <c r="D25" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F25" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H25" s="14"/>
     </row>
     <row r="26" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B26" s="14" t="s">
+        <v>414</v>
+      </c>
+      <c r="C26" s="14" t="s">
         <v>415</v>
       </c>
-      <c r="C26" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="G26" s="14" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="H26" s="14"/>
     </row>
     <row r="27" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C27" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="D27" s="14" t="s">
         <v>699</v>
       </c>
-      <c r="D27" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F27" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G27" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H27" s="14"/>
     </row>
     <row r="28" spans="1:8" s="14" customFormat="1" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B28" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="C28" s="14" t="s">
         <v>417</v>
       </c>
-      <c r="C28" s="14" t="s">
+      <c r="D28" s="14" t="s">
         <v>418</v>
       </c>
-      <c r="D28" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G28" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B29" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="C29" s="14" t="s">
         <v>420</v>
       </c>
-      <c r="C29" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="G29" s="14" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="H29" s="14"/>
     </row>
     <row r="30" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B30" s="14" t="s">
+        <v>701</v>
+      </c>
+      <c r="C30" s="14" t="s">
         <v>702</v>
       </c>
-      <c r="C30" s="14" t="s">
+      <c r="D30" s="14" t="s">
         <v>703</v>
       </c>
-      <c r="D30" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F30" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G30" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H30" s="14"/>
     </row>
     <row r="31" spans="1:8" s="14" customFormat="1" ht="57" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C31" s="14" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D31" s="14" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G31" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D32" s="14"/>
       <c r="E32" s="14" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F32" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G32" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H32" s="14"/>
     </row>
     <row r="33" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D33" s="14"/>
       <c r="E33" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F33" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G33" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H33" s="14"/>
     </row>
     <row r="34" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C34" s="14" t="s">
+        <v>439</v>
+      </c>
+      <c r="D34" s="14" t="s">
         <v>440</v>
       </c>
-      <c r="D34" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G34" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="14" customFormat="1" ht="57" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C35" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="D35" s="14" t="s">
         <v>442</v>
       </c>
-      <c r="D35" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="14" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F35" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G35" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B36" s="14" t="s">
+        <v>443</v>
+      </c>
+      <c r="C36" s="14" t="s">
         <v>444</v>
       </c>
-      <c r="C36" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="14" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E36" s="14" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B37" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="C37" s="14" t="s">
         <v>244</v>
       </c>
-      <c r="C37" s="14" t="s">
+      <c r="D37" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="D37" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="14" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G37" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C38" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="D38" s="14" t="s">
         <v>446</v>
       </c>
-      <c r="D38" s="14" t="s">
+      <c r="E38" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="F38" s="14" t="s">
         <v>447</v>
       </c>
-      <c r="E38" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C39" s="14" t="s">
+        <v>448</v>
+      </c>
+      <c r="D39" s="14" t="s">
         <v>449</v>
       </c>
-      <c r="D39" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="14" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F39" s="14" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="G39" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="C40" s="14" t="s">
+        <v>733</v>
+      </c>
+      <c r="D40" s="14" t="s">
         <v>734</v>
       </c>
-      <c r="D40" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F40" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G40" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B41" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="C41" s="14" t="s">
         <v>362</v>
       </c>
-      <c r="C41" s="14" t="s">
+      <c r="D41" s="14" t="s">
         <v>363</v>
       </c>
-      <c r="D41" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F41" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G41" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H41" s="14"/>
     </row>
     <row r="42" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B42" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="C42" s="14" t="s">
         <v>382</v>
       </c>
-      <c r="C42" s="14" t="s">
+      <c r="D42" s="14" t="s">
         <v>383</v>
       </c>
-      <c r="D42" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="14" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F42" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H42" s="14"/>
     </row>
     <row r="43" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B43" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="C43" s="14" t="s">
         <v>390</v>
       </c>
-      <c r="C43" s="14" t="s">
+      <c r="D43" s="14" t="s">
         <v>391</v>
       </c>
-      <c r="D43" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F43" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G43" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H43" s="14"/>
     </row>
     <row r="44" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B44" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="C44" s="14" t="s">
         <v>393</v>
       </c>
-      <c r="C44" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="14" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E44" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F44" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G44" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H44" s="14"/>
     </row>
     <row r="45" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B45" s="14" t="s">
+        <v>394</v>
+      </c>
+      <c r="C45" s="14" t="s">
         <v>395</v>
       </c>
-      <c r="C45" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="14" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E45" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F45" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G45" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H45" s="14"/>
     </row>
     <row r="46" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B46" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="C46" s="14" t="s">
         <v>397</v>
       </c>
-      <c r="C46" s="14" t="s">
+      <c r="D46" s="14" t="s">
         <v>398</v>
       </c>
-      <c r="D46" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F46" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G46" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H46" s="14"/>
     </row>
     <row r="47" spans="1:8" s="14" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>202</v>
       </c>
       <c r="C47" s="14" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>203</v>
       </c>
       <c r="E47" s="14" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F47" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G47" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B48" s="14" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E48" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F48" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G48" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H48" s="14"/>
     </row>
     <row r="49" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="B49" s="14" t="s">
         <v>650</v>
       </c>
-      <c r="B49" s="14" t="s">
+      <c r="C49" s="14" t="s">
         <v>651</v>
       </c>
-      <c r="C49" s="14" t="s">
+      <c r="D49" s="14" t="s">
         <v>652</v>
       </c>
-      <c r="D49" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F49" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="G49" s="14" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H49" s="14"/>
     </row>
     <row r="50" spans="1:8" s="14" customFormat="1" ht="114" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B50" s="14" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="C50" s="14" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D50" s="14" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E50" s="14" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F50" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G50" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="14" customFormat="1" ht="114" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B51" s="14" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="C51" s="14" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E51" s="14" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F51" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G51" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="14" customFormat="1" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A52" s="14" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B52" s="14" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C52" s="14" t="s">
+        <v>656</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="E52" s="14" t="s">
         <v>657</v>
       </c>
-      <c r="D52" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G52" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="14" customFormat="1" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B53" s="14" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="C53" s="14" t="s">
+        <v>656</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="E53" s="14" t="s">
         <v>657</v>
       </c>
-      <c r="D53" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G53" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="14" customFormat="1" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A54" s="14" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B54" s="14" t="s">
+        <v>655</v>
+      </c>
+      <c r="C54" s="14" t="s">
         <v>656</v>
       </c>
-      <c r="C54" s="14" t="s">
+      <c r="D54" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="E54" s="14" t="s">
         <v>657</v>
       </c>
-      <c r="D54" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F54" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="14" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B55" s="14" t="s">
+        <v>707</v>
+      </c>
+      <c r="C55" s="14" t="s">
         <v>708</v>
       </c>
-      <c r="C55" s="14" t="s">
+      <c r="D55" s="14" t="s">
         <v>709</v>
       </c>
-      <c r="D55" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F55" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="G55" s="14" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="B56" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="C56" s="14" t="s">
         <v>423</v>
       </c>
-      <c r="C56" s="14" t="s">
+      <c r="D56" s="14" t="s">
         <v>424</v>
       </c>
-      <c r="D56" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F56" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H56" s="14"/>
     </row>
     <row r="57" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A57" s="14" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B57" s="14" t="s">
+        <v>427</v>
+      </c>
+      <c r="C57" s="14" t="s">
         <v>428</v>
       </c>
-      <c r="C57" s="14" t="s">
+      <c r="D57" s="14" t="s">
         <v>429</v>
       </c>
-      <c r="D57" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="14" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F57" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G57" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H57" s="14"/>
     </row>
     <row r="58" spans="1:8" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A58" s="14" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B58" s="14" t="s">
+        <v>714</v>
+      </c>
+      <c r="C58" s="14" t="s">
         <v>715</v>
       </c>
-      <c r="C58" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="14" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F58" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G58" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H58" s="14"/>
     </row>
     <row r="59" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A59" s="14" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B59" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="C59" s="14" t="s">
         <v>432</v>
       </c>
-      <c r="C59" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="14" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F59" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G59" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H59" s="14"/>
     </row>
     <row r="60" spans="1:8" ht="99.75" x14ac:dyDescent="0.25">
       <c r="A60" s="14" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B60" s="14" t="s">
+        <v>711</v>
+      </c>
+      <c r="C60" s="14" t="s">
         <v>712</v>
       </c>
-      <c r="C60" s="14" t="s">
+      <c r="D60" s="14" t="s">
         <v>713</v>
       </c>
-      <c r="D60" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F60" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G60" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H60" s="14"/>
     </row>
     <row r="61" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A61" s="14" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B61" s="14" t="s">
+        <v>593</v>
+      </c>
+      <c r="C61" s="14" t="s">
         <v>594</v>
       </c>
-      <c r="C61" s="14" t="s">
+      <c r="D61" s="14" t="s">
         <v>595</v>
       </c>
-      <c r="D61" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="14" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F61" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G61" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E62" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F62" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G62" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H62" s="14"/>
     </row>
     <row r="63" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E63" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F63" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G63" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H63" s="14"/>
     </row>
     <row r="64" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E64" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F64" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G64" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E65" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F65" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G65" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H65" s="14"/>
     </row>
     <row r="66" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="E66" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F66" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G66" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H66" s="14"/>
     </row>
     <row r="67" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="E67" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F67" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G67" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H67" s="14"/>
     </row>
     <row r="68" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B68" s="14" t="s">
+        <v>435</v>
+      </c>
+      <c r="C68" s="8" t="s">
         <v>436</v>
       </c>
-      <c r="C68" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E68" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F68" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G68" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H68" s="14"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E69" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F69" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G69" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H69" s="14"/>
     </row>
     <row r="70" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B70" s="14" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E70" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F70" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G70" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H70" s="14"/>
     </row>
     <row r="71" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B71" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="C71" s="14" t="s">
         <v>574</v>
       </c>
-      <c r="C71" s="14" t="s">
+      <c r="D71" s="14" t="s">
         <v>575</v>
       </c>
-      <c r="D71" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G71" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B72" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="C72" s="14" t="s">
         <v>577</v>
       </c>
-      <c r="C72" s="14" t="s">
+      <c r="D72" s="14" t="s">
         <v>578</v>
       </c>
-      <c r="D72" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F72" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G72" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B73" s="14" t="s">
+        <v>579</v>
+      </c>
+      <c r="C73" s="14" t="s">
         <v>580</v>
       </c>
-      <c r="C73" s="14" t="s">
+      <c r="D73" s="14" t="s">
         <v>581</v>
       </c>
-      <c r="D73" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F73" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G73" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B74" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="C74" s="14" t="s">
         <v>583</v>
       </c>
-      <c r="C74" s="14" t="s">
+      <c r="D74" s="14" t="s">
         <v>584</v>
       </c>
-      <c r="D74" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F74" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G74" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B75" s="14" t="s">
+        <v>589</v>
+      </c>
+      <c r="C75" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="C75" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="14" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E75" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F75" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G75" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B76" s="14" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C76" s="14" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D76" s="14" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="E76" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F76" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G76" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B77" s="14" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C77" s="14" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="E77" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F77" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G77" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B78" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="C78" s="14" t="s">
         <v>588</v>
       </c>
-      <c r="C78" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="14" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E78" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F78" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G78" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="14" customFormat="1" ht="57" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
+        <v>663</v>
+      </c>
+      <c r="B79" s="14" t="s">
         <v>664</v>
       </c>
-      <c r="B79" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="14" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D79" s="14" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E79" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F79" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G79" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="14" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="C80" s="14" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D80" s="14" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E80" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F80" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G80" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="81" spans="1:7" s="14" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B81" s="14" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C81" s="14" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D81" s="14" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E81" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F81" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G81" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="82" spans="1:7" s="14" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A82" s="14" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="C82" s="14" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="D82" s="14" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="E82" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F82" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G82" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:7" s="14" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
+        <v>738</v>
+      </c>
+      <c r="B83" s="14" t="s">
         <v>739</v>
       </c>
-      <c r="B83" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="14" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="D83" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="E83" s="14" t="s">
         <v>745</v>
       </c>
-      <c r="E83" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G83" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B38:B42">
     <cfRule type="containsText" dxfId="2" priority="5" stopIfTrue="1" operator="containsText" text="&lt;EMPTY&gt;">
       <formula>NOT(ISERROR(SEARCH("&lt;EMPTY&gt;",B38)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="1" priority="6" stopIfTrue="1" operator="containsText" text="&lt;UNUSED&gt;">
       <formula>NOT(ISERROR(SEARCH("&lt;UNUSED&gt;",B38)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft" activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12" style="2" customWidth="1"/>
     <col min="2" max="3" width="30.7109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="45.7109375" style="15" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="15" customWidth="1"/>
     <col min="6" max="6" width="23" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="33" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B1" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="D1" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="E1" s="13" t="s">
         <v>323</v>
       </c>
-      <c r="E1" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" s="13" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="C2" s="14" t="s">
         <v>451</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="D2" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="D2" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F2" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
-      <selection pane="bottomLeft" activeCell="H2" sqref="H2"/>
+      <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="56.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="50.5703125" style="15" customWidth="1"/>
     <col min="5" max="5" width="8" style="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="22.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="33" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B1" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="D1" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="E1" s="13" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>146</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B2" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C2" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="D2" s="14" t="s">
         <v>455</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="E2" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>456</v>
       </c>
-      <c r="E2" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G2" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B3" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C3" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="C3" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="14" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B4" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>454</v>
+      </c>
+      <c r="D4" s="14" t="s">
         <v>459</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G4" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B5" s="14" t="s">
+        <v>460</v>
+      </c>
+      <c r="C5" s="14" t="s">
         <v>461</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="D5" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="D5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G5" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B6" s="14" t="s">
+        <v>463</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>464</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="D6" s="14" t="s">
         <v>465</v>
       </c>
-      <c r="D6" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="17" customFormat="1" ht="57" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>206</v>
+        <v>832</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="17" customFormat="1" ht="57" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="B8" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="14" t="s">
         <v>207</v>
       </c>
-      <c r="C8" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="17" customFormat="1" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B9" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="C9" s="14" t="s">
         <v>209</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="D9" s="14" t="s">
         <v>210</v>
       </c>
-      <c r="D9" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="8" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="C10" s="14" t="s">
         <v>597</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="D10" s="14" t="s">
         <v>598</v>
       </c>
-      <c r="D10" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F10" s="14" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G10" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="16" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B11" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="C11" s="14" t="s">
         <v>212</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="14" t="s">
+        <v>466</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="F11" s="14" t="s">
         <v>467</v>
       </c>
-      <c r="E11" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="14" t="s">
+      <c r="G11" s="14" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="16" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B12" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="C12" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="C12" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="14" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F12" s="14" t="s">
+        <v>467</v>
+      </c>
+      <c r="G12" s="14" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B13" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="C13" s="14" t="s">
         <v>471</v>
       </c>
-      <c r="C13" s="14" t="s">
+      <c r="D13" s="14" t="s">
         <v>472</v>
       </c>
-      <c r="D13" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C14" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="D14" s="14" t="s">
         <v>472</v>
       </c>
-      <c r="D14" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B15" s="14" t="s">
+        <v>474</v>
+      </c>
+      <c r="C15" s="14" t="s">
         <v>475</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="D15" s="14" t="s">
         <v>476</v>
       </c>
-      <c r="D15" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B16" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="C16" s="14" t="s">
         <v>478</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="D16" s="14" t="s">
         <v>479</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="E16" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="F16" s="8" t="s">
         <v>480</v>
       </c>
-      <c r="E16" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B17" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="C17" s="14" t="s">
         <v>482</v>
       </c>
-      <c r="C17" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="14" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B18" s="14" t="s">
+        <v>483</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>482</v>
+      </c>
+      <c r="D18" s="14" t="s">
         <v>484</v>
       </c>
-      <c r="C18" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B19" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="C19" s="14" t="s">
         <v>486</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="D19" s="14" t="s">
         <v>487</v>
       </c>
-      <c r="D19" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D20" s="14"/>
       <c r="E20" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D22" s="14"/>
       <c r="E22" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D24" s="14"/>
       <c r="E24" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B25" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="C25" s="14" t="s">
         <v>493</v>
       </c>
-      <c r="C25" s="14" t="s">
+      <c r="D25" s="14" t="s">
         <v>494</v>
       </c>
-      <c r="D25" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>197</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C26" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="D26" s="14" t="s">
         <v>239</v>
       </c>
-      <c r="D26" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>197</v>
       </c>
       <c r="G26" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>197</v>
       </c>
       <c r="G27" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="71.25" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>197</v>
       </c>
       <c r="G28" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="57" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B29" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="C29" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="C29" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="14" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>197</v>
       </c>
       <c r="G29" s="14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>678</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>677</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="F30" s="8" t="s">
         <v>676</v>
       </c>
-      <c r="B30" s="15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G30" s="8" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E31" s="14"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E32" s="14"/>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B29">
     <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text="&lt;UNUSED&gt;">
       <formula>NOT(ISERROR(SEARCH("&lt;UNUSED&gt;",B29)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:A38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D11" sqref="D11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="93" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="145.28515625" style="19" customWidth="1"/>
     <col min="2" max="16384" width="93" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="20"/>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="14" spans="1:1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="21"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="21"/>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="21"/>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="21"/>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="21"/>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="21"/>
@@ -12755,1028 +12760,1028 @@
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B3" sqref="B3"/>
-      <selection pane="bottomLeft" activeCell="F11" sqref="F11"/>
+      <selection pane="bottomLeft" activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="32" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38" style="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.7109375" style="21" customWidth="1"/>
     <col min="5" max="5" width="27.7109375" style="21" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" style="21" customWidth="1"/>
     <col min="7" max="7" width="45.140625" style="20" customWidth="1"/>
     <col min="8" max="16384" width="10.28515625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="33" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="28" t="s">
         <v>149</v>
       </c>
       <c r="D1" s="28" t="s">
         <v>191</v>
       </c>
       <c r="E1" s="28" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F1" s="28" t="s">
         <v>192</v>
       </c>
       <c r="G1" s="28" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="35" t="s">
         <v>150</v>
       </c>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="30" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D3" s="45" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="45" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="G3" s="45" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="30" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="45" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="G4" s="45" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>152</v>
       </c>
       <c r="D5" s="30" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="45" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="G5" s="45" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>153</v>
       </c>
       <c r="D6" s="30" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="31"/>
     </row>
     <row r="7" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="30" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D7" s="30" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="E7" s="45" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="31"/>
     </row>
     <row r="8" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="30" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D8" s="30" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="E8" s="45" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="31"/>
     </row>
     <row r="9" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>154</v>
       </c>
       <c r="D9" s="30" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="E9" s="45" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="31"/>
     </row>
     <row r="10" spans="1:7" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>2</v>
       </c>
       <c r="B10" s="47" t="s">
+        <v>599</v>
+      </c>
+      <c r="C10" s="37" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D10" s="48"/>
       <c r="E10" s="47"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
     </row>
     <row r="11" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>155</v>
       </c>
       <c r="D11" s="30" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="E11" s="45" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="31"/>
     </row>
     <row r="12" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>156</v>
       </c>
       <c r="D12" s="30" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="E12" s="45" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="31"/>
     </row>
     <row r="13" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>157</v>
       </c>
       <c r="D13" s="30" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="E13" s="45" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="31"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>158</v>
       </c>
       <c r="D14" s="30" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E14" s="45" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="31"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>159</v>
       </c>
       <c r="D15" s="30" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E15" s="45" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="31"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>160</v>
       </c>
       <c r="D16" s="30" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E16" s="45" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="31"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>161</v>
       </c>
       <c r="D17" s="30" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="31"/>
     </row>
     <row r="18" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="35" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="36"/>
     </row>
     <row r="19" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="30" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D19" s="30" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="E19" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="31"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>162</v>
       </c>
       <c r="D20" s="30" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="E20" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>163</v>
       </c>
       <c r="D21" s="30" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="E21" s="42" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="F21" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="31"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>164</v>
       </c>
       <c r="D22" s="30" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="31"/>
     </row>
     <row r="23" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>165</v>
       </c>
       <c r="D23" s="30" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="E23" s="50" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="31"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="34" t="s">
         <v>166</v>
       </c>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="36"/>
     </row>
     <row r="25" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="30" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D25" s="30" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="E25" s="42" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="F25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="31"/>
     </row>
     <row r="26" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>193</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>167</v>
       </c>
       <c r="D26" s="30" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="E26" s="45" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="31"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="35" t="s">
         <v>168</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="36"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>169</v>
       </c>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="31"/>
     </row>
     <row r="29" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="30" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D29" s="30" t="s">
+        <v>717</v>
+      </c>
+      <c r="E29" s="30" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="31"/>
     </row>
     <row r="30" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="30" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D30" s="30" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="30" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="G30" s="31" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="30" t="s">
         <v>170</v>
       </c>
       <c r="D31" s="30" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="E31" s="30" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="31"/>
     </row>
     <row r="32" spans="1:7" ht="57" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="30" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D32" s="30" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="E32" s="30" t="s">
         <v>80</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="31"/>
     </row>
     <row r="33" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="30" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>171</v>
       </c>
       <c r="D33" s="30" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>83</v>
       </c>
       <c r="F33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="31"/>
     </row>
     <row r="34" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>172</v>
       </c>
       <c r="D34" s="30" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="E34" s="30" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="31"/>
     </row>
     <row r="35" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A35" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="30" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="E35" s="30" t="s">
         <v>83</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="31"/>
     </row>
     <row r="36" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>174</v>
       </c>
       <c r="D36" s="30" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>83</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="31"/>
     </row>
     <row r="37" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A37" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="30" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="31"/>
     </row>
     <row r="38" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A38" s="29" t="s">
         <v>93</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>175</v>
       </c>
       <c r="D38" s="30" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="E38" s="30" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="31"/>
     </row>
     <row r="39" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="30" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D39" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="30"/>
       <c r="F39" s="30" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G39" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="34" t="s">
         <v>98</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>99</v>
       </c>
       <c r="C40" s="35" t="s">
         <v>176</v>
       </c>
       <c r="D40" s="35"/>
       <c r="E40" s="35"/>
       <c r="F40" s="35"/>
       <c r="G40" s="36"/>
     </row>
     <row r="41" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="30" t="s">
         <v>101</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>177</v>
       </c>
       <c r="D41" s="30" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="E41" s="30" t="s">
         <v>195</v>
       </c>
       <c r="F41" s="30" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="31"/>
     </row>
     <row r="42" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A42" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="30" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D42" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="30"/>
       <c r="F42" s="30" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G42" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A43" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B43" s="30" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>178</v>
       </c>
       <c r="D43" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="30"/>
       <c r="F43" s="30" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G43" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A44" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B44" s="35" t="s">
         <v>107</v>
       </c>
       <c r="C44" s="35" t="s">
         <v>179</v>
       </c>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="35"/>
       <c r="G44" s="36"/>
     </row>
     <row r="45" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="30" t="s">
         <v>109</v>
       </c>
       <c r="C45" s="30" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D45" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="30"/>
       <c r="F45" s="30" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G45" s="31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A46" s="29" t="s">
         <v>111</v>
       </c>
       <c r="B46" s="30" t="s">
         <v>112</v>
       </c>
       <c r="C46" s="30" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D46" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="30"/>
       <c r="F46" s="30" t="s">
+        <v>823</v>
+      </c>
+      <c r="G46" s="31" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A47" s="29" t="s">
         <v>113</v>
       </c>
       <c r="B47" s="30" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="30" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D47" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="30"/>
       <c r="F47" s="30"/>
       <c r="G47" s="31"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="34" t="s">
         <v>115</v>
       </c>
       <c r="B48" s="38" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="38" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="35"/>
       <c r="G48" s="36"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>117</v>
       </c>
       <c r="B49" s="30" t="s">
         <v>118</v>
       </c>
       <c r="C49" s="30" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D49" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="30"/>
       <c r="F49" s="30"/>
       <c r="G49" s="31"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="29" t="s">
         <v>119</v>
       </c>
       <c r="B50" s="30" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="30" t="s">
         <v>180</v>
       </c>
       <c r="D50" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="30"/>
       <c r="F50" s="30"/>
       <c r="G50" s="31"/>
     </row>
@@ -13788,793 +13793,793 @@
         <v>122</v>
       </c>
       <c r="C51" s="35" t="s">
         <v>181</v>
       </c>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="36"/>
     </row>
     <row r="52" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A52" s="29" t="s">
         <v>123</v>
       </c>
       <c r="B52" s="30" t="s">
         <v>124</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>182</v>
       </c>
       <c r="D52" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="30"/>
       <c r="F52" s="30" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G52" s="31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A53" s="29" t="s">
         <v>125</v>
       </c>
       <c r="B53" s="30" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="30" t="s">
         <v>183</v>
       </c>
       <c r="D53" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="30"/>
       <c r="F53" s="30" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G53" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>127</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="30" t="s">
         <v>184</v>
       </c>
       <c r="D54" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="30"/>
       <c r="F54" s="30" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G54" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A55" s="29" t="s">
         <v>129</v>
       </c>
       <c r="B55" s="30" t="s">
         <v>130</v>
       </c>
       <c r="C55" s="30" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D55" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="30"/>
       <c r="F55" s="30" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G55" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A56" s="29" t="s">
         <v>131</v>
       </c>
       <c r="B56" s="30" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="30" t="s">
         <v>185</v>
       </c>
       <c r="D56" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="30"/>
       <c r="F56" s="30" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G56" s="31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A57" s="29" t="s">
         <v>133</v>
       </c>
       <c r="B57" s="30" t="s">
         <v>134</v>
       </c>
       <c r="C57" s="30" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D57" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="30"/>
       <c r="F57" s="30" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G57" s="31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A58" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B58" s="30" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="30" t="s">
         <v>186</v>
       </c>
       <c r="D58" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="30"/>
       <c r="F58" s="30" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G58" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A59" s="29" t="s">
         <v>137</v>
       </c>
       <c r="B59" s="30" t="s">
         <v>138</v>
       </c>
       <c r="C59" s="30" t="s">
         <v>187</v>
       </c>
       <c r="D59" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="30"/>
       <c r="F59" s="30" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G59" s="31" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D11" sqref="D11"/>
-      <selection pane="bottomLeft" activeCell="D19" sqref="D19"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="26" customWidth="1"/>
     <col min="2" max="2" width="42.28515625" style="26" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="26" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="61.42578125" style="26" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B1" s="25" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="C1" s="24" t="s">
         <v>189</v>
       </c>
       <c r="D1" s="24" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="39" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="40" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D2" s="40" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B3" s="39" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C3" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="39" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>140</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="39" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="40" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D6" s="40" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A7" s="39" t="s">
+        <v>641</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>637</v>
+      </c>
+      <c r="C7" s="40" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>643</v>
       </c>
       <c r="D7" s="40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="39" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="40" t="s">
+        <v>643</v>
+      </c>
+      <c r="D8" s="40" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="39" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B9" s="41" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A10" s="39" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>143</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>144</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>145</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="40" t="s">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{785F2030-6A13-4DD7-B907-DB09D5999379}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="65.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="27.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B1" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="D1" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="E1" s="13" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="299.25" x14ac:dyDescent="0.25">
       <c r="A2" s="51" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="C2" s="14" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="D2" s="14" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E2" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A4" s="51" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="D4" s="14" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="E4" s="14" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A5" s="51" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B5" s="14" t="s">
+        <v>798</v>
+      </c>
+      <c r="C5" s="14" t="s">
         <v>799</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="D5" s="14" t="s">
         <v>800</v>
       </c>
-      <c r="D5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="14" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A6" s="51" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B6" s="14" t="s">
+        <v>753</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>754</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="D6" s="14" t="s">
         <v>755</v>
       </c>
-      <c r="D6" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="14" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B7" s="14" t="s">
+        <v>756</v>
+      </c>
+      <c r="C7" s="14" t="s">
         <v>757</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="D7" s="14" t="s">
         <v>758</v>
       </c>
-      <c r="D7" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B8" s="14" t="s">
+        <v>759</v>
+      </c>
+      <c r="C8" s="14" t="s">
         <v>760</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="D8" s="14" t="s">
         <v>761</v>
       </c>
-      <c r="D8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B9" s="14" t="s">
+        <v>762</v>
+      </c>
+      <c r="C9" s="14" t="s">
         <v>763</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="D9" s="14" t="s">
         <v>764</v>
       </c>
-      <c r="D9" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="C10" s="14" t="s">
+        <v>765</v>
+      </c>
+      <c r="D10" s="14" t="s">
         <v>766</v>
       </c>
-      <c r="D10" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="51" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="51" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B14" s="14" t="s">
+        <v>784</v>
+      </c>
+      <c r="C14" s="14" t="s">
         <v>785</v>
       </c>
-      <c r="C14" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="14" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="142.5" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="42.75" x14ac:dyDescent="0.25">
       <c r="A18" s="51" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="D18" s="14" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A19" s="51" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="D19" s="14" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>